--- v0 (2026-05-31)
+++ v1 (2026-07-25)
@@ -72,3798 +72,3798 @@
                 <w:color w:val="FFFFFF"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">District</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="787878"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31-05-2026</w:t>
+              <w:t xml:space="preserve">25-07-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="787878"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">01-06-2026</w:t>
+              <w:t xml:space="preserve">26-07-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="787878"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">02-06-2026</w:t>
+              <w:t xml:space="preserve">27-07-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="787878"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">03-06-2026</w:t>
+              <w:t xml:space="preserve">28-07-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="787878"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">04-06-2026</w:t>
+              <w:t xml:space="preserve">29-07-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adilabad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bkothagudem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hanumakonda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hyderabad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jagitial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jangaon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jayashankar Bhupalapalle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JogulambaGadwal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kamareddy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karimnagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khammam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KomaramBheem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahabubabad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MahabubNagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mancherial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MedchalMalkajgiri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mulugu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NagarKurnool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nalgonda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Narayanpet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nirmal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nizamabad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peddapalle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RajannaSiricilla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rangareddy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SangaReddy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Siddipet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suryapet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vikarabad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wanaparthy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Warangal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">yadadribhuvanagiri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:fill="008F00"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Light to moderate Rainfall</w:t>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644.0941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">LEGEND</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>