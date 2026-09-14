--- v1 (2026-07-25)
+++ v2 (2026-09-14)
@@ -72,135 +72,135 @@
                 <w:color w:val="FFFFFF"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">District</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="787878"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25-07-2026</w:t>
+              <w:t xml:space="preserve">14-09-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="787878"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26-07-2026</w:t>
+              <w:t xml:space="preserve">15-09-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="787878"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27-07-2026</w:t>
+              <w:t xml:space="preserve">16-09-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="787878"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28-07-2026</w:t>
+              <w:t xml:space="preserve">17-09-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="787878"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29-07-2026</w:t>
+              <w:t xml:space="preserve">18-09-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551.1805" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adilabad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644.0941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="FFFFFF"/>
             <w:noWrap/>